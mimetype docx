--- v0 (2026-03-04)
+++ v1 (2026-04-19)
@@ -811,51 +811,51 @@
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Manager / Developer, Roxbury Group</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="7A7A7A"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dec 2003 — Mar 2006  ·  Fairfax, VA</w:t>
+              <w:t xml:space="preserve">Jan 2004 — Mar 2006  ·  Fairfax, VA</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Managed employees and daily branch office operations including computer systems, contracts, and partnerships.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
@@ -863,156 +863,156 @@
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Deployed a Windows network (XP, Active Directory, Exchange). Developed a multi-branch inventory and rental software solution.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Built an employee portal with time sheets and asset tracking using C, TCL, PHP, HTML, and CSS.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Combat Veteran, U.S. Army</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="7A7A7A"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jan 2001 — Jan 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pBdr>
                 <w:bottom w:val="single" w:color="EEEEEE" w:sz="6"/>
               </w:pBdr>
               <w:spacing w:after="120" w:before="280"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="CC5500"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Education</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">B.S. Management Information Systems, Bellevue University</w:t>
+              <w:t xml:space="preserve">B.S. Management Information Systems, Belltown University</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="7A7A7A"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Jan 2008 — Jan 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Bachelor of Science in Management Information Systems.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Completed degree while working full-time.</w:t>
-            </w:r>
-[...25 lines deleted...]
-              <w:t xml:space="preserve">Jan 2001 — Jan 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Continuous Learning, Self-Directed</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="7A7A7A"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -1853,51 +1853,51 @@
               <w:spacing w:after="100" w:before="200"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Interests</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="94A3B8"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open source, distributed systems, trail running, coffee, chess</w:t>
+              <w:t xml:space="preserve">Open-source, distributed systems, trail running, hiking, and tea.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="0" w:right="0" w:bottom="0" w:left="0" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>