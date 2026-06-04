--- v1 (2026-04-19)
+++ v2 (2026-06-04)
@@ -8,1904 +8,1518 @@
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="image/svg+xml" Extension="svg"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml" PartName="/word/footnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml" PartName="/word/endnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml" PartName="/word/comments.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:tbl>
-[...1849 lines deleted...]
-    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1A1A1A"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aric Camarata</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="5A5A5A"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Principal AI Engineer</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="200"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="5A5A5A"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fairfax, VA (Remote) | aric.camarata@gmail.com | linkedin.com/in/ariccamarata | github.com/acamarata</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="DDDDDD" w:sz="6"/>
+        </w:pBdr>
+        <w:spacing w:after="100" w:before="240"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="CC5500"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PROFESSIONAL SUMMARY</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1A1A1A"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Principal AI Engineer with 20+ years building distributed systems, AI infrastructure, and full-stack applications across defense, enterprise, and product companies. Deep expertise in multi-model AI routing, hybrid retrieval (RAG), federated GraphQL, and high-throughput Go backends. Founder of nSelf (self-hosted PaaS) and nClaw (multi-model AI router). Former Lead Developer at Northrop Grumman, TS-cleared (expired). Remote-only.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1A1A1A"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Past engagements span Apple, AT&amp;T, U.S. Treasury (GSOC), Credit Karma, Walmart Labs, and Cigna — covering consumer platforms, government security operations, and enterprise health tech. Privacy-first AI is a core design principle: local inference on Apple Silicon, classifier-driven model routing, and on-premise RAG pipelines that keep sensitive data off third-party clouds. The open-source nSelf CLI deploys a full Postgres + Hasura + auth stack on a /mo Hetzner server — matching managed-DB capabilities at a fraction of the cost. Targeting senior IC, staff, and principal roles.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="DDDDDD" w:sz="6"/>
+        </w:pBdr>
+        <w:spacing w:after="100" w:before="240"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="CC5500"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CORE COMPETENCIES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1A1A1A"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AI/ML, LLM, RAG, Retrieval-Augmented Generation, Embeddings, Vector Database, pgvector, tsvector, Reciprocal Rank Fusion, Cross-Encoder Reranking, Multi-Model Routing, Agent Orchestration, Claude API, OpenAI API, MLX-LM, Qwen3, Hugging Face, MCP, Prompt Engineering, Fine-tuning, Go, TypeScript, RAG pipelines, Ollama, Gemini API, PostgreSQL, GraphQL, Hasura Federation, REST, Docker, Nginx, Hetzner VPS, Vercel, Linux, Next.js (App Router), React, Tailwind CSS, Rust, Python, BGE-M3 reranking, RRF fusion, Redis, Elasticsearch, gRPC, Cloudflare, PHP, Hadoop, HBase, Cassandra</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="DDDDDD" w:sz="6"/>
+        </w:pBdr>
+        <w:spacing w:after="100" w:before="240"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="CC5500"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PROFESSIONAL EXPERIENCE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="9026"/>
+        </w:tabs>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1A1A1A"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Principal AI Engineer — Unity</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="5A5A5A"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">	Jan 2024 — Present</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="5A5A5A"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fairfax, VA (Remote)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1A1A1A"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Architected nClaw — a privacy-first multi-model AI platform with classifier-driven tier-ladder routing across Claude, GPT-5.4, and local Qwen3 / MLX-LM on Apple Silicon, achieving ~60% inference cost reduction versus single-frontier-model baseline.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1A1A1A"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Designed Memory Augmented Retrieval (MAR): PostgreSQL tsvector full-text + pgvector ANN + RRF score fusion + BGE-M3 cross-encoder reranking — sub-100ms semantic search with year-old conversation recall via ltree topic taxonomy and summary pyramids (turn / day / week / month).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1A1A1A"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Built privacy-first inference layer: local models handle PII-bearing and sensitive operations; frontier models gated by a PII redaction and secret detection pipeline — full data sovereignty for regulated workloads.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1A1A1A"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Open-sourced nSelf CLI (Go, 5,000+ lines, 30+ commands): single-command self-hosted backend stack (PostgreSQL, Hasura, Auth, MinIO, Redis, Nginx) replacing $40–100/mo managed databases with $4/mo Hetzner deployments.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="9026"/>
+        </w:tabs>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1A1A1A"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Principal Software Architect — Unity</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="5A5A5A"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">	Jan 2014 — Jan 2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="5A5A5A"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remote</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1A1A1A"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Founded and led Unity Platforms for a decade, delivering principal-level software architecture to Credit Karma, Walmart Labs, Cigna, Cambium Networks, Progress Software, and CMD.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1A1A1A"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Architected Unity Sites — a multi-tenant Next.js (App Router) platform serving Flock, Veterans, FlockTV, and FlockNAS brands from a single codebase; hostname-based middleware with per-tenant feature flags, Hasura RLS, and JWT custom claims enforcing zero cross-tenant data leakage at the schema level.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1A1A1A"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Designed distributed event-driven systems on AWS Lambda, DynamoDB, GraphQL Federation, Kafka, and SNS/SQS for financial services and healthcare clients.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1A1A1A"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Built nSelf from an internal 200-line deployment script into a full Go CLI deployed across enterprise clients — groundwork for the AI-native platform built from 2024 onward.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="9026"/>
+        </w:tabs>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1A1A1A"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Senior Developer — United States Institute of Peace</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="5A5A5A"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">	Apr 2013 — Dec 2013</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="5A5A5A"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Washington, DC</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1A1A1A"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Developed and hardened web applications in C# / .NET / ASP.NET for a federal peace-building institution.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1A1A1A"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Led application security hardening — defense-in-depth access controls, credential-stuffing mitigation, and secure session management aligned to federal security standards.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1A1A1A"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Delivered full SDLC on compressed government timelines in a zero-tolerance security environment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="9026"/>
+        </w:tabs>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1A1A1A"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Senior Developer — Double Prime</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="5A5A5A"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">	Feb 2013 — Apr 2013</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="5A5A5A"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remote</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1A1A1A"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Built API-first, headless content architecture using decoupled Drupal — an early implementation of platform patterns that have since become industry standard for high-scale editorial systems.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1A1A1A"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Integrated Akamai CDN and Alfresco content management into high-traffic global editorial platforms; developed Perl-based data transformation pipelines for large-volume content migration.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="9026"/>
+        </w:tabs>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1A1A1A"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lead Developer / Architect — Northrop Grumman</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="5A5A5A"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">	Jul 2011 — Feb 2013</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="5A5A5A"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">McLean, VA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1A1A1A"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Led development on the U.S. Treasury GSOC — national-scale cybersecurity observability platform for the Department of the Treasury. Held active TS clearance (since expired).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1A1A1A"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Architected real-time big data pipeline: Hadoop, Hive, HBase, and Cassandra under 24/7 multi-site disaster recovery SLA — large-scale data engineering infrastructure that forms the conceptual foundation of modern ML pipelines.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1A1A1A"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Led a team of 6+ engineers through full SDLC; introduced DevOps practices (Git, TDD, CI/CD environments) and reduced deployment cycles at national security scale.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="9026"/>
+        </w:tabs>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1A1A1A"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Senior Developer — College Board</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="5A5A5A"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">	Apr 2011 — Jul 2011</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="5A5A5A"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reston, VA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1A1A1A"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Delivered front-end and application development on the Big Future college search platform (tier-1 national traffic).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1A1A1A"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Built feature components on Spring MVC + GWT stack with JSP/JSTL templating.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="9026"/>
+        </w:tabs>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1A1A1A"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Senior Developer — Able Engineering</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="5A5A5A"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">	Jan 2011 — Apr 2011</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="5A5A5A"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Phoenix, AZ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1A1A1A"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Built employee evaluation platform on Spring MVC — form workflows, scoring logic, and admin reporting.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1A1A1A"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Delivered full feature set from requirements to deployment on compressed timeline.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="9026"/>
+        </w:tabs>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1A1A1A"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Senior Developer — Capgemini</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="5A5A5A"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">	Oct 2010 — Jan 2011</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="5A5A5A"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Phoenix, AZ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1A1A1A"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Built internal IT management tools on Zend Framework: ticketing system, helpdesk portal, system monitoring dashboard, and on-call rotation tool.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1A1A1A"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Worked alongside enterprise consulting team serving large telecom and insurance clients.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="9026"/>
+        </w:tabs>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1A1A1A"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Senior Developer — Pearson Education</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="5A5A5A"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">	Jul 2010 — Oct 2010</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="5A5A5A"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chandler, AZ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1A1A1A"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Delivered CMS integrations (Drupal, WordPress, Joomla, Mura) for educational publishing platforms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1A1A1A"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Built Genesys/Avaya call-center tooling for customer support operations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="9026"/>
+        </w:tabs>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1A1A1A"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Software Developer — Apple Inc.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="5A5A5A"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">	Oct 2007 — Jul 2010</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="5A5A5A"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chandler, AZ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1A1A1A"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Built and maintained internal enterprise portal and knowledge base systems on Drupal and the LAMP stack, serving engineering and support teams across Apple divisions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1A1A1A"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Developed tools used daily by thousands of internal users — built to the reliability and maintainability standards of Apple’s internal engineering culture.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="9026"/>
+        </w:tabs>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1A1A1A"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Software Developer — AT&amp;T</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="5A5A5A"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">	Apr 2006 — Oct 2007</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="5A5A5A"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Phoenix, AZ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1A1A1A"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Led consolidation of call center support tooling as part of the AT&amp;T / SBC AFSS merger initiative — unified NOC, Engineering, and Customer Support teams onto a single AJAX-based platform.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1A1A1A"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Early experience with large-scale systems integration, observability tooling, and reliability engineering in a 24/7 enterprise telecom environment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="9026"/>
+        </w:tabs>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1A1A1A"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Manager — Roxbury Group</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="5A5A5A"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">	Feb 2004 — Mar 2006</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="5A5A5A"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fairfax, VA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1A1A1A"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Combined branch management and software development for a regional IT services firm — technical leadership alongside operational responsibility from the start of my career.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1A1A1A"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deployed and administered Windows Server networks for SMB clients; built custom inventory tracking and rental management software (C, TCL, PHP) that replaced manual processes and reduced reconciliation time significantly.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="9026"/>
+        </w:tabs>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1A1A1A"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">19D Cavalry Scout — U.S. Army</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="5A5A5A"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">	Mar 2001 — Feb 2004</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="5A5A5A"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Virginia</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1A1A1A"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Served as 19D Combat Cavalry Scout, U.S. Army.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1A1A1A"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Service period included September 11, 2001 and the early post-9/11 operational period.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1A1A1A"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Foundational experience in mission-critical decision-making, operational discipline, and leading under pressure.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="DDDDDD" w:sz="6"/>
+        </w:pBdr>
+        <w:spacing w:after="100" w:before="240"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="CC5500"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EDUCATION</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="9026"/>
+        </w:tabs>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1A1A1A"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bachelor of Science, Management Information Systems — Belltown University</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="5A5A5A"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">	Jan 2008 — Dec 2011</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="5A5A5A"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1A1A1A"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Full Curriculum — 10 Certifications</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="5A5A5A"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">freeCodeCamp</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1A1A1A"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Completed the full freeCodeCamp curriculum: Responsive Web Design, JavaScript Algorithms &amp; Data Structures, Front End Libraries, Data Visualization, Back End APIs, Quality Assurance, Python for Scientific Computing, Python for Data Analysis, Information Security, and Machine Learning with Python.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1A1A1A"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Computer Science &amp; Mathematics — Full Library</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="5A5A5A"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MIT OpenCourseWare</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="1A1A1A"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Self-directed study through MIT OpenCourseWare covering algorithms, data structures, mathematics, and computer science fundamentals.</w:t>
+      </w:r>
+    </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
-      <w:pgMar w:top="0" w:right="0" w:bottom="0" w:left="0" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="720" w:right="1008" w:bottom="720" w:left="1008" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
@@ -2059,51 +1673,58 @@
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:displayBackgroundShape/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:compat>
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
-    <w:rPrDefault/>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+        <w:color w:val="1A1A1A"/>
+        <w:sz w:val="19"/>
+        <w:szCs w:val="19"/>
+      </w:rPr>
+    </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="Heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:color w:val="2E74B5"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="Heading 2"/>